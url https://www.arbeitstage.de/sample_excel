--- v2 (2026-03-05)
+++ v3 (2026-04-19)
@@ -1340,51 +1340,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sonntag</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Montag</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Dienstag</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
-    <t>Sample file generated in 0.16 seconds by Arbeitstage.de</t>
+    <t>Sample file generated in 0.21 seconds by Arbeitstage.de</t>
   </si>
   <si>
     <t>Woche</t>
   </si>
   <si>
     <t>Tage</t>
   </si>
   <si>
     <t>Arbeitstage</t>
   </si>
   <si>
     <t>Wochenendtage</t>
   </si>
   <si>
     <t>Feiertage</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Arbeitsstunden</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>