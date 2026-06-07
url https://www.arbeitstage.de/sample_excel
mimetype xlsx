--- v3 (2026-04-19)
+++ v4 (2026-06-07)
@@ -1340,51 +1340,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sonntag</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Montag</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Dienstag</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
-    <t>Sample file generated in 0.21 seconds by Arbeitstage.de</t>
+    <t>Sample file generated in 0.18 seconds by Arbeitstage.de</t>
   </si>
   <si>
     <t>Woche</t>
   </si>
   <si>
     <t>Tage</t>
   </si>
   <si>
     <t>Arbeitstage</t>
   </si>
   <si>
     <t>Wochenendtage</t>
   </si>
   <si>
     <t>Feiertage</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Arbeitsstunden</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>