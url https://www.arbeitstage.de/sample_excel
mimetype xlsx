--- v4 (2026-06-07)
+++ v5 (2026-07-26)
@@ -1340,51 +1340,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sonntag</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Montag</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Dienstag</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
-    <t>Sample file generated in 0.18 seconds by Arbeitstage.de</t>
+    <t>Sample file generated in 0.19 seconds by Arbeitstage.de</t>
   </si>
   <si>
     <t>Woche</t>
   </si>
   <si>
     <t>Tage</t>
   </si>
   <si>
     <t>Arbeitstage</t>
   </si>
   <si>
     <t>Wochenendtage</t>
   </si>
   <si>
     <t>Feiertage</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Arbeitsstunden</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>