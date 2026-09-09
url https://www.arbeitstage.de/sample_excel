--- v5 (2026-07-26)
+++ v6 (2026-09-09)
@@ -1340,51 +1340,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sonntag</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Montag</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Dienstag</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
-    <t>Sample file generated in 0.19 seconds by Arbeitstage.de</t>
+    <t>Sample file generated in 0.25 seconds by Arbeitstage.de</t>
   </si>
   <si>
     <t>Woche</t>
   </si>
   <si>
     <t>Tage</t>
   </si>
   <si>
     <t>Arbeitstage</t>
   </si>
   <si>
     <t>Wochenendtage</t>
   </si>
   <si>
     <t>Feiertage</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Arbeitsstunden</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>